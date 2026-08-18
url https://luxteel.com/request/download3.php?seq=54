--- v0 (2026-06-16)
+++ v1 (2026-08-18)
@@ -446,151 +446,151 @@
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="lt1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:b/>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <w:alias w:val="연도"/>
                                   <w:tag w:val=""/>
                                   <w:id w:val="1595126926"/>
                                   <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-                                  <w:date w:fullDate="2025-03-12T00:00:00Z">
+                                  <w:date w:fullDate="2026-07-22T00:00:00Z">
                                     <w:dateFormat w:val="yyyy"/>
                                     <w:lid w:val="ko-KR"/>
                                     <w:storeMappedDataAs w:val="dateTime"/>
                                     <w:calendar w:val="gregorian"/>
                                   </w:date>
                                 </w:sdtPr>
                                 <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:p w:rsidR="009E15A8" w:rsidRPr="009E15A8" w:rsidRDefault="006F2E42">
+                                  <w:p w:rsidR="009E15A8" w:rsidRPr="009E15A8" w:rsidRDefault="0053649D">
                                     <w:pPr>
                                       <w:pStyle w:val="a3"/>
                                       <w:jc w:val="right"/>
                                       <w:rPr>
                                         <w:b/>
                                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                         <w:sz w:val="20"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:b/>
                                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                         <w:sz w:val="20"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
-                                      <w:t>2025</w:t>
+                                      <w:t>2026</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>7600</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>9800</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:rect id="사각형 130" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-4.4pt;margin-top:0;width:46.8pt;height:77.75pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:76;mso-height-percent:98;mso-top-percent:23;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-percent:76;mso-height-percent:98;mso-top-percent:23;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhKbTrqwIAAJAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfs7Tdup9o6VR1GkKq&#10;tooN7dp17CbC8TG226TcwTsg8RBc8FwI3oFjJ83KNnGByIUVn5/v/Pg75/yiqRTZCOtK0BkdHgwo&#10;EZpDXupVRt/dXb06pcR5pnOmQIuMboWjF5OXL85rk4oRFKByYQmCaJfWJqOF9yZNEscLUTF3AEZo&#10;VEqwFfN4taskt6xG9Eolo8HgOKnB5sYCF86h9LJV0knEl1JwfyOlE56ojGJuPp42nstwJpNzlq4s&#10;M0XJuzTYP2RRsVJj0B7qknlG1rZ8AlWV3IID6Q84VAlIWXIRa8BqhoNH1dwWzIhYCzbHmb5N7v/B&#10;8uvNwpIyx7c7xP5oVuEj/fz87cf3T7++fiFBiC2qjUvR8tYsbCjSmTnw945omBVMr8TUGWw0QgTb&#10;5A/jcHGdWyNtFdyxatLEJ9j2TyAaTzgKx2dHh8eYCEfV2enJeDyKmCzdORvr/GsBFQk/GbUYODae&#10;bebOh/As3ZmEWEqHU8NVqVSrDZKYY5tWTNBvlWit3wqJ3cBERhE18lDMlCUbhgxinAvth62qYLlo&#10;xeMBfl2evUdMRWkEDMgS4/fYHUDg+FPsNsvOPriKSOPeefC3xFrn3iNGBu1756rUYJ8DUFhVF7m1&#10;3zWpbU3okm+WTcuUYBkkS8i3yB4L7Vg5w69KfJU5c37BLM4RPiTuBn+Dh1RQZxS6P0oKsB+fkwd7&#10;pDdqKalxLjPqPqyZFZSoNxqJfzQ+GYVB3r/Y/cty/6LX1Qzw4Ya4hQyPv+hsvdr9SgvVPa6QaYiK&#10;KqY5xs7ocvc78+22wBXExXQajXB0DfNzfWt4gA5dDpy7a+6ZNR0xPTL6GnYTzNJH/Gxtg6eG6dqD&#10;LCN5H7ra9R/HPhKpW1Fhr+zfo9XDIp38BgAA//8DAFBLAwQUAAYACAAAACEAiBVmrNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDkasS4lRQiSMVtEG9uvESR43XUey2&#10;4e/Z9kIvI61mNPO2WIy+E0ccYhtIw+MkA4FUB9tSo6HavD/MQcRkyJouEGr4xQiL8vamMLkNJ/rC&#10;4zo1gkso5kaDS6nPpYy1Q2/iJPRI7P2EwZvE59BIO5gTl/tOTrNsJr1piRec6XHpsN6vD17DdLt1&#10;32/00bpPXK32ylYqLSut7+/G1xcQCcf0H4YzPqNDyUy7cCAbRaeBH0kXZe/5aQZixxmlFMiykNfw&#10;5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAISm066sCAACQBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiBVmrNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAAAFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" stroked="f" strokeweight="1pt">
                     <v:path arrowok="t"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                     <v:textbox inset="3.6pt,,3.6pt">
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:alias w:val="연도"/>
                             <w:tag w:val=""/>
                             <w:id w:val="1595126926"/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-                            <w:date w:fullDate="2025-03-12T00:00:00Z">
+                            <w:date w:fullDate="2026-07-22T00:00:00Z">
                               <w:dateFormat w:val="yyyy"/>
                               <w:lid w:val="ko-KR"/>
                               <w:storeMappedDataAs w:val="dateTime"/>
                               <w:calendar w:val="gregorian"/>
                             </w:date>
                           </w:sdtPr>
                           <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w:rsidR="009E15A8" w:rsidRPr="009E15A8" w:rsidRDefault="006F2E42">
+                            <w:p w:rsidR="009E15A8" w:rsidRPr="009E15A8" w:rsidRDefault="0053649D">
                               <w:pPr>
                                 <w:pStyle w:val="a3"/>
                                 <w:jc w:val="right"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
-                                <w:t>2025</w:t>
+                                <w:t>2026</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap anchorx="margin" anchory="page"/>
                   </v:rect>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
@@ -681,51 +681,51 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E7181" w:rsidRDefault="00D840BE">
+    <w:p w:rsidR="008E7181" w:rsidRDefault="00B45781">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium"/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:sz w:val="56"/>
             <w:szCs w:val="72"/>
           </w:rPr>
           <w:alias w:val="제목"/>
           <w:tag w:val=""/>
           <w:id w:val="-554696155"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005801F7" w:rsidRPr="009E15A8">
             <w:rPr>
               <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium" w:hint="eastAsia"/>
@@ -1011,51 +1011,71 @@
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:p w:rsidR="008E7181" w:rsidRPr="009E15A8" w:rsidRDefault="008E7181" w:rsidP="008E7181">
                                 <w:pPr>
                                   <w:pStyle w:val="a3"/>
                                   <w:spacing w:before="40" w:after="40"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
                                     <w:caps/>
                                     <w:color w:val="4472C4" w:themeColor="accent5"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
                                     <w:caps/>
                                     <w:color w:val="4472C4" w:themeColor="accent5"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <w:t>서울특별시 을지로5길 19 페럼타워 5층</w:t>
+                                  <w:t>서울특별시 을지로5길 19 페럼타워</w:t>
+                                </w:r>
+                                <w:r w:rsidR="0053649D">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
+                                    <w:caps/>
+                                    <w:color w:val="4472C4" w:themeColor="accent5"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> 6</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
+                                    <w:caps/>
+                                    <w:color w:val="4472C4" w:themeColor="accent5"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                  <w:t>층</w:t>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="1097280" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
@@ -1124,79 +1144,123 @@
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:p w:rsidR="008E7181" w:rsidRPr="009E15A8" w:rsidRDefault="008E7181" w:rsidP="008E7181">
                           <w:pPr>
                             <w:pStyle w:val="a3"/>
                             <w:spacing w:before="40" w:after="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
                               <w:caps/>
                               <w:color w:val="4472C4" w:themeColor="accent5"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
                               <w:caps/>
                               <w:color w:val="4472C4" w:themeColor="accent5"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
-                            <w:t>서울특별시 을지로5길 19 페럼타워 5층</w:t>
+                            <w:t>서울특별시 을지로5길 19 페럼타워</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0053649D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
+                              <w:caps/>
+                              <w:color w:val="4472C4" w:themeColor="accent5"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
+                              <w:caps/>
+                              <w:color w:val="4472C4" w:themeColor="accent5"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>층</w:t>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00885846" w:rsidRPr="00E92021" w:rsidRDefault="00885846">
+    <w:p w:rsidR="00885846" w:rsidRPr="00E92021" w:rsidRDefault="0053649D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E92021">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium" w:hint="eastAsia"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tel. 02-2222-0381~5</w:t>
+        <w:t>Tel. 02-2222-03</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium" w:hint="eastAsia"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>~</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0301</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4854,62 +4918,51 @@
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 강판을 지정된 치수 및 형상으로 성형 가공된 제품으로 적용한다. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>럭스틸</w:t>
       </w:r>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 강</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">판은 </w:t>
+        <w:t xml:space="preserve"> 강판은 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">선도장된 </w:t>
       </w:r>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">KS D 3030 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -5262,68 +5315,113 @@
     <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- 코팅 레이어 : </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C4145">
+      <w:r w:rsidR="0053649D">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Front </w:t>
+      </w:r>
+      <w:r w:rsidR="0053649D" w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C4145">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">-Coat 3-Baking </w:t>
+      <w:r w:rsidR="0053649D" w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Coat</w:t>
+      </w:r>
+      <w:r w:rsidR="0053649D">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0053649D" w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-Baking </w:t>
+      </w:r>
+      <w:r w:rsidR="0053649D">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ Back 2-Coat, 2-Baking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="194"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -5420,50 +5518,59 @@
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>µm(클리어)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/ Back 5</w:t>
+      </w:r>
+      <w:r w:rsidR="0053649D">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>+5</w:t>
       </w:r>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>µm(에폭시</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
@@ -7090,51 +7197,50 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="35E73373" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:-229pt;margin-top:55.1pt;width:31.75pt;height:22.25pt;rotation:-90;z-index:-251609088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGDyamMAIAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81uEzEQviPxDpbvZJMlaZNVNlVpKUIq&#10;P1LhARyvN2the4ztZDfcEOJSCYkn4MRD8FDpOzD2hjQqN8QeVrZn/M183zeen3VakY1wXoIp6Wgw&#10;pEQYDpU0q5K+f3f1ZEqJD8xUTIERJd0KT88Wjx/NW1uIHBpQlXAEQYwvWlvSJgRbZJnnjdDMD8AK&#10;g8EanGYBt26VVY61iK5Vlg+HJ1kLrrIOuPAeTy/7IF0k/LoWPLypay8CUSXF3kL6u/Rfxn+2mLNi&#10;5ZhtJN+3wf6hC82kwaIHqEsWGFk7+ReUltyBhzoMOOgM6lpykTggm9HwAZubhlmRuKA43h5k8v8P&#10;lr/evHVEViXN0SnDNHp09/Xb7vbn3e0vsvvyeffjO8mjTK31BWbfWMwP3TPo0O5E2dtr4B88MXDR&#10;MLMS585B2whWYZujeDM7utrj+AiybF9BheXYOkAC6mqniQP0aHSC3uKXjlEkgsXQve3BMdEFwvFw&#10;PHya5xNKOIbyaT45naSCrIhY0Q/rfHghQJO4KKnDgUigbHPtQ+ztPiWmG7iSSqWhUIa0JZ1NEP5B&#10;RMuAM6ukLum0bzNdiJSfmyqtA5OqX2MBZfYaRNq9AKFbdkn12R9pl1BtUZREH6nik8J2G3CfKGlx&#10;PEvqP66ZE5SolwaFnY3G4zjPaTOenOa4cceR5XGEGY5QJQ2U9MuLkN5AT+wcDahlUiM61XeybxnH&#10;Lom0fyJxro/3Kev+IS9+AwAA//8DAFBLAwQUAAYACAAAACEAueSH6N4AAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBqU7mlCnEqfoTEtQHubrxNIuJ1FLtN8vYsJzjuzKfZ&#10;mWI/+15ccIxdIAP3KwUCqQ6uo8bA58dbtgMRkyVn+0BoYMEI+/L6qrC5CxMd8FKlRnAIxdwaaFMa&#10;cilj3aK3cRUGJPZOYfQ28Tk20o124nDfy7VSW+ltR/yhtQO+tFh/V2dvIL2mLrivO3UKh2nzvLxX&#10;UfrFmNub+ekRRMI5/cHwW5+rQ8mdjuFMLoreQKb1bsMsO0o9gGAk00rzviNLW70GWRby/4ryBwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIYPJqYwAgAAEAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALnkh+jeAAAADQEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E70EA4" w:rsidRDefault="00E70EA4" w:rsidP="0079470D">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:sz w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                         </w:rPr>
                         <w:t>16</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00E70EA4" w:rsidRPr="00E70EA4" w:rsidRDefault="00E70EA4" w:rsidP="0079470D">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0079470D">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FDA4024" wp14:editId="02DB909B">
                 <wp:simplePos x="0" y="0"/>
@@ -7223,51 +7329,50 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4FDA4024" id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:-228.75pt;margin-top:69.35pt;width:31.75pt;height:22.25pt;rotation:-90;z-index:-251611136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQhT8WMAIAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81uEzEQviPxDpbvZLNL0qZRNlVpKUIq&#10;P1LhARyvN2the4ztZDfcKsSlEhJPwImH4KHSd2DsjZKo3BB7WNme8Tff9814dt5pRdbCeQmmpPlg&#10;SIkwHCppliX9+OH62YQSH5ipmAIjSroRnp7Pnz6ZtXYqCmhAVcIRBDF+2tqSNiHYaZZ53gjN/ACs&#10;MBiswWkWcOuWWeVYi+haZcVweJK14CrrgAvv8fSqD9J5wq9rwcO7uvYiEFVS5BbS36X/Iv6z+YxN&#10;l47ZRvIdDfYPLDSTBovuoa5YYGTl5F9QWnIHHuow4KAzqGvJRdKAavLhIzW3DbMiaUFzvN3b5P8f&#10;LH+7fu+IrEpanFJimMYePXz7vr3/9XD/m2y/3m1//iBFtKm1forZtxbzQ/cCOmx3kuztDfBPnhi4&#10;bJhZigvnoG0Eq5BmHm9mR1d7HB9BFu0bqLAcWwVIQF3tNHGAPcpPsLf4pWM0iWAx7N5m3zHRBcLx&#10;cDR8XhRjSjiGikkxPh2ngmwasWI/rPPhlQBN4qKkDgcigbL1jQ+R2yElphu4lkqloVCGtCU9GyP8&#10;o4iWAWdWSV3SSU8zXYiSX5oqrQOTql9jAWV2HkTZvQGhW3TJ9TyNYDRoAdUGXUn6USu+KeTbgPtC&#10;SYvzWVL/ecWcoES9NujsWT4axYFOm9H4tMCNO44sjiPMcIQqaaCkX16G9Ah6ZRfYgVomOw5Mdpxx&#10;7pJLuzcSB/t4n7IOL3n+BwAA//8DAFBLAwQUAAYACAAAACEA2CVB+OAAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBqE1JoQ5yKHyFxbYC7G7tJRLyO4m2TvD3LCY47M5r9&#10;ptjNvhdnN8YuoIbblQLhsA62w0bD58dbsgERyaA1fUCnYXERduXlRWFyGybcu3NFjeASjLnR0BIN&#10;uZSxbp03cRUGh+wdw+gN8Tk20o5m4nLfy1Spe+lNh/yhNYN7aV39XZ28BnqlLtivG3UM+2n9vLxX&#10;UfpF6+ur+ekRBLmZ/sLwi8/oUDLTIZzQRtFrSLJsw2OInXSbguBIkqm7NYgDS9v0AWRZyP8ryh8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkIU/FjACAAARBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2CVB+OAAAAANAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E70EA4" w:rsidRDefault="00E70EA4" w:rsidP="0079470D">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:sz w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                         </w:rPr>
                         <w:t>17</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00E70EA4" w:rsidRPr="00E70EA4" w:rsidRDefault="00E70EA4" w:rsidP="0079470D">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0079470D">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="175B61A8" wp14:editId="27BE27A0">
                 <wp:simplePos x="0" y="0"/>
@@ -7334,51 +7439,50 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="175B61A8" id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:-247.15pt;margin-top:60.8pt;width:31.75pt;height:22.25pt;rotation:-90;z-index:-251613184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+UyQpMAIAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81uEzEQviPxDpbvZLNLkqZRNlVpKUIq&#10;P1LhARyvN2the4ztZLfcKsSlEhJPwImH4KHSd2DsjZKo3BB7WNme8Tff9814ftZpRTbCeQmmpPlg&#10;SIkwHCppViX9+OHq2ZQSH5ipmAIjSnorPD1bPH0yb+1MFNCAqoQjCGL8rLUlbUKwsyzzvBGa+QFY&#10;YTBYg9Ms4NatssqxFtG1yorhcJK14CrrgAvv8fSyD9JFwq9rwcO7uvYiEFVS5BbS36X/Mv6zxZzN&#10;Vo7ZRvIdDfYPLDSTBovuoS5ZYGTt5F9QWnIHHuow4KAzqGvJRdKAavLhIzU3DbMiaUFzvN3b5P8f&#10;LH+7ee+IrEpaTCgxTGOPHr59397/erj/TbZf77Y/f5Ai2tRaP8PsG4v5oXsBHbY7Sfb2GvgnTwxc&#10;NMysxLlz0DaCVUgzjzezo6s9jo8gy/YNVFiOrQMkoK52mjjAHuUT7C1+6RhNIlgMu3e775joAuF4&#10;OBo+L4oxJRxDxbQYn4xTQTaLWLEf1vnwSoAmcVFShwORQNnm2ofI7ZAS0w1cSaXSUChD2pKejhH+&#10;UUTLgDOrpC7ptKeZLkTJL02V1oFJ1a+xgDI7D6Ls3oDQLbvkep4cigYtobpFV5J+1IpvCvk24L5Q&#10;0uJ8ltR/XjMnKFGvDTp7mo9GcaDTZjQ+KXDjjiPL4wgzHKFKGijplxchPYJe2Tl2oJbJjgOTHWec&#10;u+TS7o3EwT7ep6zDS178AQAA//8DAFBLAwQUAAYACAAAACEA1EIMLeAAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBqp6SlCnEqfoTEtQHubrxNIuJ1FLtN8vYsJzjOzmjm&#10;22I/u15ccAydJw3pSoFAqr3tqNHw+fGW7ECEaMia3hNqWDDAvry+Kkxu/UQHvFSxEVxCITca2hiH&#10;XMpQt+hMWPkBib2TH52JLMdG2tFMXO56uVZqK53piBdaM+BLi/V3dXYa4mvsvP26Uyd/mDbPy3sV&#10;pFu0vr2Znx5BRJzjXxh+8RkdSmY6+jPZIHoNSbbLmD2yk65TEBxJskzdgzjy6WGzBVkW8v8X5Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvlMkKTACAAARBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1EIMLeAAAAANAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00E70EA4" w:rsidRPr="00E70EA4" w:rsidRDefault="00E70EA4" w:rsidP="0079470D">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                         </w:rPr>
                         <w:t>33</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0079470D">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -12671,51 +12775,62 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3.11.1 공사를 완료하면 당해 시공자는 담당원의 입회하에 담당원의 지시에 따라 최종 정리하여 목적물을 발주자 또는 담당원(대리인) 에 인도하여 관리토록 한다.</w:t>
+        <w:t>3.11.1 공사를 완료하면 당해 시공자는 담당원의 입회하에 담당원의 지시에 따라 최종 정리하여 목적물을 발주자 또는 담당원(대</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>리인) 에 인도하여 관리토록 한다.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021"/>
     <w:p w:rsidR="008E7181" w:rsidRPr="00E92021" w:rsidRDefault="008E7181" w:rsidP="00DD54C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DD54C3" w:rsidRDefault="00DD54C3" w:rsidP="00DD54C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DD54C3" w:rsidRDefault="00DD54C3" w:rsidP="00DD54C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -12798,61 +12913,61 @@
     </w:p>
     <w:p w:rsidR="00DD54C3" w:rsidRDefault="00DD54C3" w:rsidP="00DD54C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD54C3" w:rsidSect="009E15A8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D840BE" w:rsidRDefault="00D840BE" w:rsidP="00E91843">
+    <w:p w:rsidR="00B45781" w:rsidRDefault="00B45781" w:rsidP="00E91843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D840BE" w:rsidRDefault="00D840BE" w:rsidP="00E91843">
+    <w:p w:rsidR="00B45781" w:rsidRDefault="00B45781" w:rsidP="00E91843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="본고딕 Normal">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="30000207" w:usb1="2BDF3C10" w:usb2="00000016" w:usb3="00000000" w:csb0="002E0107" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="함초롬바탕">
     <w:panose1 w:val="02030604000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
@@ -12880,61 +12995,61 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="본고딕 Medium">
     <w:panose1 w:val="020B0600000000000000"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="30000207" w:usb1="2BDF3C10" w:usb2="00000016" w:usb3="00000000" w:csb0="002E0107" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
     <w:altName w:val="Gulim"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D840BE" w:rsidRDefault="00D840BE" w:rsidP="00E91843">
+    <w:p w:rsidR="00B45781" w:rsidRDefault="00B45781" w:rsidP="00E91843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D840BE" w:rsidRDefault="00D840BE" w:rsidP="00E91843">
+    <w:p w:rsidR="00B45781" w:rsidRDefault="00B45781" w:rsidP="00E91843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A482B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55701F0E"/>
     <w:lvl w:ilvl="0" w:tplc="A28EB446">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="645" w:hanging="360"/>
       </w:pPr>
@@ -13025,133 +13140,135 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3885" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="800"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E15A8"/>
     <w:rsid w:val="00192C01"/>
     <w:rsid w:val="00302432"/>
     <w:rsid w:val="004769EF"/>
+    <w:rsid w:val="0053649D"/>
     <w:rsid w:val="005801F7"/>
     <w:rsid w:val="00647EEE"/>
     <w:rsid w:val="006F2E42"/>
     <w:rsid w:val="00783762"/>
     <w:rsid w:val="0079470D"/>
     <w:rsid w:val="007C54E0"/>
     <w:rsid w:val="00843DAE"/>
     <w:rsid w:val="00885846"/>
     <w:rsid w:val="008E7181"/>
     <w:rsid w:val="00906478"/>
     <w:rsid w:val="009239D7"/>
     <w:rsid w:val="009E15A8"/>
     <w:rsid w:val="00AC1AC2"/>
+    <w:rsid w:val="00B45781"/>
     <w:rsid w:val="00D840BE"/>
     <w:rsid w:val="00DD54C3"/>
     <w:rsid w:val="00E70EA4"/>
     <w:rsid w:val="00E91843"/>
     <w:rsid w:val="00E92021"/>
     <w:rsid w:val="00E92CB2"/>
     <w:rsid w:val="00FA160B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="63E3F275"/>
+  <w14:docId w14:val="296F4193"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6F7F423F-3920-4195-BAE4-0B408E8DD52F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -13932,92 +14049,92 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate>2025-03-12T00:00:00</PublishDate>
+  <PublishDate>2026-07-22T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1327</Words>
-  <Characters>7568</Characters>
+  <Words>1332</Words>
+  <Characters>7599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>오픈 조인트 패널 특기 시방서</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>동국씨엠 주식회사</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8878</CharactersWithSpaces>
+  <CharactersWithSpaces>8914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>오픈 조인트 패널 특기 시방서</dc:title>
   <dc:subject>동국씨엠 주식회사</dc:subject>
-  <dc:creator>서울특별시 을지로5길 19 페럼타워 5층</dc:creator>
+  <dc:creator>서울특별시 을지로5길 19 페럼타워 6층</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>