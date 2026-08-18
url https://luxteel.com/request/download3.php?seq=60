--- v0 (2026-06-16)
+++ v1 (2026-08-18)
@@ -446,151 +446,151 @@
                             </a:lnRef>
                             <a:fillRef idx="1">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="lt1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:b/>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <w:alias w:val="연도"/>
                                   <w:tag w:val=""/>
                                   <w:id w:val="1595126926"/>
                                   <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-                                  <w:date w:fullDate="2025-04-14T00:00:00Z">
+                                  <w:date w:fullDate="2026-02-02T00:00:00Z">
                                     <w:dateFormat w:val="yyyy"/>
                                     <w:lid w:val="ko-KR"/>
                                     <w:storeMappedDataAs w:val="dateTime"/>
                                     <w:calendar w:val="gregorian"/>
                                   </w:date>
                                 </w:sdtPr>
                                 <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:p w:rsidR="009E15A8" w:rsidRPr="009E15A8" w:rsidRDefault="00381C84">
+                                  <w:p w:rsidR="009E15A8" w:rsidRPr="009E15A8" w:rsidRDefault="00D327A8">
                                     <w:pPr>
                                       <w:pStyle w:val="a3"/>
                                       <w:jc w:val="right"/>
                                       <w:rPr>
                                         <w:b/>
                                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                         <w:sz w:val="20"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:b/>
                                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                         <w:sz w:val="20"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
-                                      <w:t>2025</w:t>
+                                      <w:t>2026</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>7600</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>9800</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:rect id="사각형 130" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-4.4pt;margin-top:0;width:46.8pt;height:77.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:76;mso-height-percent:98;mso-top-percent:23;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-percent:76;mso-height-percent:98;mso-top-percent:23;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhKbTrqwIAAJAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfs7Tdup9o6VR1GkKq&#10;tooN7dp17CbC8TG226TcwTsg8RBc8FwI3oFjJ83KNnGByIUVn5/v/Pg75/yiqRTZCOtK0BkdHgwo&#10;EZpDXupVRt/dXb06pcR5pnOmQIuMboWjF5OXL85rk4oRFKByYQmCaJfWJqOF9yZNEscLUTF3AEZo&#10;VEqwFfN4taskt6xG9Eolo8HgOKnB5sYCF86h9LJV0knEl1JwfyOlE56ojGJuPp42nstwJpNzlq4s&#10;M0XJuzTYP2RRsVJj0B7qknlG1rZ8AlWV3IID6Q84VAlIWXIRa8BqhoNH1dwWzIhYCzbHmb5N7v/B&#10;8uvNwpIyx7c7xP5oVuEj/fz87cf3T7++fiFBiC2qjUvR8tYsbCjSmTnw945omBVMr8TUGWw0QgTb&#10;5A/jcHGdWyNtFdyxatLEJ9j2TyAaTzgKx2dHh8eYCEfV2enJeDyKmCzdORvr/GsBFQk/GbUYODae&#10;bebOh/As3ZmEWEqHU8NVqVSrDZKYY5tWTNBvlWit3wqJ3cBERhE18lDMlCUbhgxinAvth62qYLlo&#10;xeMBfl2evUdMRWkEDMgS4/fYHUDg+FPsNsvOPriKSOPeefC3xFrn3iNGBu1756rUYJ8DUFhVF7m1&#10;3zWpbU3okm+WTcuUYBkkS8i3yB4L7Vg5w69KfJU5c37BLM4RPiTuBn+Dh1RQZxS6P0oKsB+fkwd7&#10;pDdqKalxLjPqPqyZFZSoNxqJfzQ+GYVB3r/Y/cty/6LX1Qzw4Ya4hQyPv+hsvdr9SgvVPa6QaYiK&#10;KqY5xs7ocvc78+22wBXExXQajXB0DfNzfWt4gA5dDpy7a+6ZNR0xPTL6GnYTzNJH/Gxtg6eG6dqD&#10;LCN5H7ra9R/HPhKpW1Fhr+zfo9XDIp38BgAA//8DAFBLAwQUAAYACAAAACEAiBVmrNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDkasS4lRQiSMVtEG9uvESR43XUey2&#10;4e/Z9kIvI61mNPO2WIy+E0ccYhtIw+MkA4FUB9tSo6HavD/MQcRkyJouEGr4xQiL8vamMLkNJ/rC&#10;4zo1gkso5kaDS6nPpYy1Q2/iJPRI7P2EwZvE59BIO5gTl/tOTrNsJr1piRec6XHpsN6vD17DdLt1&#10;32/00bpPXK32ylYqLSut7+/G1xcQCcf0H4YzPqNDyUy7cCAbRaeBH0kXZe/5aQZixxmlFMiykNfw&#10;5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAISm066sCAACQBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiBVmrNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAAAFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" fillcolor="#5b9bd5 [3204]" stroked="f" strokeweight="1pt">
                     <v:path arrowok="t"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                     <v:textbox inset="3.6pt,,3.6pt">
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:alias w:val="연도"/>
                             <w:tag w:val=""/>
                             <w:id w:val="1595126926"/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
-                            <w:date w:fullDate="2025-04-14T00:00:00Z">
+                            <w:date w:fullDate="2026-02-02T00:00:00Z">
                               <w:dateFormat w:val="yyyy"/>
                               <w:lid w:val="ko-KR"/>
                               <w:storeMappedDataAs w:val="dateTime"/>
                               <w:calendar w:val="gregorian"/>
                             </w:date>
                           </w:sdtPr>
                           <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w:rsidR="009E15A8" w:rsidRPr="009E15A8" w:rsidRDefault="00381C84">
+                            <w:p w:rsidR="009E15A8" w:rsidRPr="009E15A8" w:rsidRDefault="00D327A8">
                               <w:pPr>
                                 <w:pStyle w:val="a3"/>
                                 <w:jc w:val="right"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
-                                <w:t>2025</w:t>
+                                <w:t>2026</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap anchorx="margin" anchory="page"/>
                   </v:rect>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
@@ -681,51 +681,51 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E7181" w:rsidRDefault="006C712E">
+    <w:p w:rsidR="008E7181" w:rsidRDefault="00F20E0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium" w:hint="eastAsia"/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
             <w:sz w:val="56"/>
             <w:szCs w:val="72"/>
           </w:rPr>
           <w:alias w:val="제목"/>
           <w:tag w:val=""/>
           <w:id w:val="-554696155"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00077367">
             <w:rPr>
               <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium" w:hint="eastAsia"/>
@@ -804,50 +804,52 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009E15A8">
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AAE2632" wp14:editId="35FC37B0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>8245503</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5144400" cy="716400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="129" name="텍스트 상자 129"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -939,51 +941,71 @@
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:p w:rsidR="008E7181" w:rsidRPr="009E15A8" w:rsidRDefault="008E7181" w:rsidP="008E7181">
                                 <w:pPr>
                                   <w:pStyle w:val="a3"/>
                                   <w:spacing w:before="40" w:after="40"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
                                     <w:caps/>
                                     <w:color w:val="4472C4" w:themeColor="accent5"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
                                     <w:caps/>
                                     <w:color w:val="4472C4" w:themeColor="accent5"/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <w:t>서울특별시 을지로5길 19 페럼타워 5층</w:t>
+                                  <w:t>서울특별시 을지로5길 19 페럼타워</w:t>
+                                </w:r>
+                                <w:r w:rsidR="00806431">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
+                                    <w:caps/>
+                                    <w:color w:val="4472C4" w:themeColor="accent5"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> 6</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
+                                    <w:caps/>
+                                    <w:color w:val="4472C4" w:themeColor="accent5"/>
+                                    <w:sz w:val="24"/>
+                                    <w:szCs w:val="24"/>
+                                  </w:rPr>
+                                  <w:t>층</w:t>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="1097280" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
@@ -1052,79 +1074,107 @@
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:p w:rsidR="008E7181" w:rsidRPr="009E15A8" w:rsidRDefault="008E7181" w:rsidP="008E7181">
                           <w:pPr>
                             <w:pStyle w:val="a3"/>
                             <w:spacing w:before="40" w:after="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
                               <w:caps/>
                               <w:color w:val="4472C4" w:themeColor="accent5"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
                               <w:caps/>
                               <w:color w:val="4472C4" w:themeColor="accent5"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
-                            <w:t>서울특별시 을지로5길 19 페럼타워 5층</w:t>
+                            <w:t>서울특별시 을지로5길 19 페럼타워</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00806431">
+                            <w:rPr>
+                              <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
+                              <w:caps/>
+                              <w:color w:val="4472C4" w:themeColor="accent5"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
+                              <w:caps/>
+                              <w:color w:val="4472C4" w:themeColor="accent5"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>층</w:t>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00885846" w:rsidRPr="00E92021" w:rsidRDefault="00885846">
+    <w:p w:rsidR="00885846" w:rsidRPr="00E92021" w:rsidRDefault="007814CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E92021">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium" w:hint="eastAsia"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tel. 02-2222-0381~5</w:t>
+        <w:t>Tel. 02-2222-03</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="본고딕 Medium" w:eastAsia="본고딕 Medium" w:hAnsi="본고딕 Medium"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00~0301</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E7181" w:rsidRDefault="008E7181">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="본고딕 Normal" w:eastAsia="본고딕 Normal" w:hAnsi="본고딕 Normal"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4711,128 +4761,76 @@
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
-[...43 lines deleted...]
-          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2. 재 료</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -5265,68 +5263,104 @@
     <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- 코팅 레이어 : </w:t>
       </w:r>
+      <w:r w:rsidR="005E3DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Front </w:t>
+      </w:r>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Coat 3-Baking </w:t>
+        <w:t>-Coat</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-Baking </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/ Back 2-Coat, 2-Baking</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="194"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -5424,50 +5458,68 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>µm(클리어)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/ Back 5</w:t>
       </w:r>
+      <w:r w:rsidR="00AA1086">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>+5</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>µm(에폭시</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5907,126 +5959,194 @@
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>금지한다.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92021" w:rsidRPr="003E5326" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+    <w:p w:rsidR="005E3DF9" w:rsidRDefault="005E3DF9" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="005E3DF9" w:rsidRDefault="005E3DF9" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E3DF9" w:rsidRDefault="005E3DF9" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E3DF9" w:rsidRPr="003E5326" w:rsidRDefault="005E3DF9" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidR="00BD4FAF">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>라인패널 세부 사항</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>① 형상</w:t>
       </w:r>
       <w:r w:rsidR="00BD4FAF">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 종류</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BD4FAF" w:rsidRDefault="00BD4FAF" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -6121,67 +6241,50 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005C5887" w:rsidRDefault="005C5887" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005C5887" w:rsidRPr="005C5887" w:rsidRDefault="005C5887" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5887">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
@@ -7718,73 +7821,82 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>원판코일너비</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="99" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00C13C4A">
+          <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00AA1086" w:rsidP="00C13C4A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C4145">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>915</w:t>
+            </w:r>
+            <w:r w:rsidR="00E92021" w:rsidRPr="005C4145">
               <w:rPr>
                 <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1219 mm</w:t>
+              <w:t xml:space="preserve"> mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="99" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="99" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00C13C4A">
             <w:pPr>
               <w:widowControl/>
@@ -10454,964 +10566,756 @@
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.5.2 패널의 시공은 수평, 수직을 확인하여 인접패널과 어긋남이 없도록 시공에 정밀도를 높이며 패널과 패널의 이음면 등은 도장마감 등에 지장 없도록 면 처리를 정밀하게 시공한다.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.6 보수 및 재시공</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.6.1 패널의 시공 중 과실로 인한 손상이 발생 시 신품과 동등이상의 제품으로 교체 및 보수하여 처리한다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.6.2 설계도서 및 시공계획서에서 규정한 시공품질이 확보되지 못하여 담당원의 재시공 지시가 있을 때에는 품질규정에서 제시한 동등이상의 품질로 재시공 한다.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.7 현장품질관리[하자보수 및 자체 시공 품질팀 보유업체]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.7.1 설치 허용오차 검사를 실시 하며 아래 제 기준에 따른다</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>패널</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>의 대칭 치수 차 : 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00706E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>㎜ 이내</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>패널</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>의 뒤틀림 : 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00706E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>㎜ 이내</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>패널</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>의 기울기 : 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00706E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>㎜ 이내</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7.2 입회검사 : 선도장 컬러 강판 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>패널</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>의 대칭치수차, 뒤틀림, 휨, 부풀음, 면의 내외 기울기, 부속철물의 기능 및 흠, 또는 더러움, 시공상태 검사결과 불합격품을 수정하여 재검사를 실시한다.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...77 lines deleted...]
-        <w:t>3.6.2 설계도서 및 시공계획서에서 규정한 시공품질이 확보되지 못하여 담당원의 재시공 지시가 있을 때에는 품질규정에서 제시한 동등이상의 품질로 재시공 한다.</w:t>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.8 제조업자 현장지원</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>해당 없음</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.9 현장 뒷정리</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.9.1 보수 : 설치 후 즉시, 스크래치 부위를 터치업 페인트를 이용해 보수하며, 보수되지 않는 부위는 재설치 하여야 한다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.9.2 현장에서 발생한 잔재 및 쓰레기는 현장 내 지정된 장소로 운반하며 장비 및 잉여자재의 보관, 관리를 철저히 하여 후속작업에 지장이 없도록 한다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="함초롬바탕" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.10 시운전</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4145">
+        <w:rPr>
+          <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.10.1 완료된 패널공사의 기능과 품질수준이 설계도서의 요구조건에 충족되는지 시공구간을 확 인하여 담당원에 보고한다.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3.7 현장품질관리[하자보수 및 자체 시공 품질팀 보유업체]</w:t>
-[...530 lines deleted...]
-        </w:rPr>
         <w:t>3.11 완성품 관리</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C4145">
         <w:rPr>
           <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕" w:hAnsi="함초롬바탕" w:cs="함초롬바탕" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.11.1 공사를 완료하면 당해 시공자는 담당원의 입회하에 담당원의 지시에 따라 최종 정리하여 목적물을 발주자 또는 담당원(대리인) 에 인도하여 관리토록 한다.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidRDefault="00E92021" w:rsidP="00E92021"/>
-[...171 lines deleted...]
-    <w:sectPr w:rsidR="00DD54C3" w:rsidSect="009E15A8">
+    <w:sectPr w:rsidR="00E92021" w:rsidRPr="005C4145" w:rsidSect="009E15A8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C712E" w:rsidRDefault="006C712E" w:rsidP="00381C84">
+    <w:p w:rsidR="00F20E0F" w:rsidRDefault="00F20E0F" w:rsidP="00381C84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C712E" w:rsidRDefault="006C712E" w:rsidP="00381C84">
+    <w:p w:rsidR="00F20E0F" w:rsidRDefault="00F20E0F" w:rsidP="00381C84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11432,153 +11336,160 @@
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="30000207" w:usb1="2BDF3C10" w:usb2="00000016" w:usb3="00000000" w:csb0="002E0107" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="함초롬바탕">
     <w:panose1 w:val="02030604000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7002EFF" w:usb1="19DFFFFF" w:usb2="001BFDD7" w:usb3="00000000" w:csb0="001F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
     <w:altName w:val="Gulim"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C712E" w:rsidRDefault="006C712E" w:rsidP="00381C84">
+    <w:p w:rsidR="00F20E0F" w:rsidRDefault="00F20E0F" w:rsidP="00381C84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C712E" w:rsidRDefault="006C712E" w:rsidP="00381C84">
+    <w:p w:rsidR="00F20E0F" w:rsidRDefault="00F20E0F" w:rsidP="00381C84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ko-KR" w:vendorID="64" w:dllVersion="131077" w:nlCheck="1" w:checkStyle="1"/>
   <w:defaultTabStop w:val="800"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E15A8"/>
     <w:rsid w:val="00077367"/>
+    <w:rsid w:val="000F2C8B"/>
     <w:rsid w:val="00381C84"/>
     <w:rsid w:val="005801F7"/>
     <w:rsid w:val="005C5887"/>
+    <w:rsid w:val="005E3DF9"/>
     <w:rsid w:val="006C57BA"/>
     <w:rsid w:val="006C712E"/>
     <w:rsid w:val="00706E2D"/>
+    <w:rsid w:val="007814CD"/>
     <w:rsid w:val="007C54E0"/>
+    <w:rsid w:val="00806431"/>
     <w:rsid w:val="00843DAE"/>
     <w:rsid w:val="00885846"/>
     <w:rsid w:val="008E7181"/>
     <w:rsid w:val="009E15A8"/>
+    <w:rsid w:val="00AA1086"/>
     <w:rsid w:val="00B30FF3"/>
     <w:rsid w:val="00BD4FAF"/>
+    <w:rsid w:val="00D327A8"/>
     <w:rsid w:val="00DD54C3"/>
     <w:rsid w:val="00E92021"/>
+    <w:rsid w:val="00F20E0F"/>
     <w:rsid w:val="00FA160B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="42EE11DB"/>
+  <w14:docId w14:val="124DAC2A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6F7F423F-3920-4195-BAE4-0B408E8DD52F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -12329,91 +12240,91 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate>2025-04-14T00:00:00</PublishDate>
+  <PublishDate>2026-02-02T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>7413</Characters>
+  <Pages>15</Pages>
+  <Words>1302</Words>
+  <Characters>7424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>라인패널 특기 시방서</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>동국씨엠 주식회사</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8696</CharactersWithSpaces>
+  <CharactersWithSpaces>8709</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>라인패널 특기 시방서</dc:title>
   <dc:subject>동국씨엠 주식회사</dc:subject>
-  <dc:creator>서울특별시 을지로5길 19 페럼타워 5층</dc:creator>
+  <dc:creator>서울특별시 을지로5길 19 페럼타워 6층</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>